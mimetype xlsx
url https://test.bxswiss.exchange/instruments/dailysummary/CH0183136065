--- v0 (2025-10-02)
+++ v1 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dc029a2ca34462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re702a844e71643d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34353ff4c70438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710e5fafd43d4477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011f52deee7e4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34353ff4c70438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bfde99bbf0744da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710e5fafd43d4477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2025</x:t>
-[...613 lines deleted...]
-          <x:t>293,384</x:t>
+          <x:t>15.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>