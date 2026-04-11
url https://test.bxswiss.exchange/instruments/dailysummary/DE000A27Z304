--- v1 (2025-12-16)
+++ v2 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272306cb7eac4ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf140213547564c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584a67c915184a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d72dcfe0aa46d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60ae708591044dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584a67c915184a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e87becfb344689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d72dcfe0aa46d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.11.2025</x:t>
-[...296 lines deleted...]
-          <x:t>01.12.2025</x:t>
+          <x:t>15.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,492</x:t>
-[...279 lines deleted...]
-          <x:t>61,825</x:t>
+          <x:t>61,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>