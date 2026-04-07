--- v1 (2025-12-14)
+++ v2 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810fc1f109bc47d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9cf8a7ea814d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ff1cb33ce441ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5adf8b78c8d34ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0b71cf4c8c48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ff1cb33ce441ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1ea34dfb1a4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5adf8b78c8d34ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>debull`s Dickschiffe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9BLS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.11.2025</x:t>
-[...613 lines deleted...]
-          <x:t>235,255</x:t>
+          <x:t>15.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>