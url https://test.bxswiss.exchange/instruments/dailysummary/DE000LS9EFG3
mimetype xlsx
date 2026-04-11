--- v1 (2025-12-16)
+++ v2 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e426c6c99cf4308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe56ff9be3d4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c968d2ff3c5416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe2a2e4eb1548fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d5c8a7c1c94359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c968d2ff3c5416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea0a6b0050243a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe2a2e4eb1548fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Batteriespeicher</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.11.2025</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>15.12.2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>