--- v1 (2025-12-18)
+++ v2 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a6609766aa4ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f93fb13dd824a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b91367d3bc4a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb830727eb3454275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda27e8868a63448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b91367d3bc4a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7bf084805847b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb830727eb3454275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9NCR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.11.2025</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>15.12.2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.12.2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>