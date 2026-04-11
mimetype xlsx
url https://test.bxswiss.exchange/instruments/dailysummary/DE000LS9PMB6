--- v0 (2025-10-02)
+++ v1 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd407ceba7b3c4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19e20f6f7f24348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c96ae16d1645ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99259c58ad5b4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4b2657c4574ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c96ae16d1645ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6710f506b746f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99259c58ad5b4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2025</x:t>
-[...613 lines deleted...]
-          <x:t>14,437</x:t>
+          <x:t>15.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>