--- v1 (2025-12-17)
+++ v2 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cba69d22ca74643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cfbb14893c462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5597dad7e04ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c3cf1000b043bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d12d9685f664f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5597dad7e04ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15cd7b9818a48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c3cf1000b043bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Banco Santander</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.11.2025</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>15.12.2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.12.2025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>