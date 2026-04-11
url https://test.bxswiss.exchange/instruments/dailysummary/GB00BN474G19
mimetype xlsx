--- v0 (2025-12-15)
+++ v1 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24205117830c42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf199e77942f4a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efc8833007c483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b39894c00a4216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348849274e7a4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efc8833007c483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65977d5f0c44f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b39894c00a4216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.11.2025</x:t>
-[...414 lines deleted...]
-          <x:t>19,169</x:t>
+          <x:t>15.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,937</x:t>
-[...161 lines deleted...]
-          <x:t>17,838</x:t>
+          <x:t>17,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>