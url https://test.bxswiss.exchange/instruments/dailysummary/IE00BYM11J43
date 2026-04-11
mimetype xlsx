--- v1 (2025-12-17)
+++ v2 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6af381e61684617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffd0317ad9b4dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad82d9c465c4f59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc5754efb4540fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f12652eb7141b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad82d9c465c4f59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8acd65164c834707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc5754efb4540fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.11.2025</x:t>
-[...58 lines deleted...]
-          <x:t>233,743</x:t>
+          <x:t>15.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>233,185</x:t>
-[...517 lines deleted...]
-          <x:t>237,551</x:t>
+          <x:t>240,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>