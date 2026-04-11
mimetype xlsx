--- v0 (2025-10-02)
+++ v1 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35e3e05392ff4941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb52dbe8a1a465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4326836d454242f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6e254fce464afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ede16977714bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4326836d454242f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1c332ef6664831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6e254fce464afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BZ0XVG69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2025</x:t>
-[...613 lines deleted...]
-          <x:t>110,024</x:t>
+          <x:t>15.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>