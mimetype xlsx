--- v1 (2025-12-16)
+++ v2 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8077e3f53340eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61e4dba3fca4160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra341f01253db4477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c74051de3254547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44f53cf4a00437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra341f01253db4477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1eda766c1d4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c74051de3254547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,484 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.11.2025</x:t>
-[...215 lines deleted...]
-          <x:t>26.11.2025</x:t>
+          <x:t>15.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.12.2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.01.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.01.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,550</x:t>
+          <x:t>32,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,467</x:t>
-[...350 lines deleted...]
-          <x:t>32,308</x:t>
+          <x:t>32,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>