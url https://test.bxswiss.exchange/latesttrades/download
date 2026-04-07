--- v0 (2026-04-07)
+++ v1 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba99462b3baf45dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R248519a7d3d84ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R1ffc309cd34649c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R72361d6757494f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a4c861e1c24e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ffc309cd34649c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f417e6d7e64fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72361d6757494f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -36875,73 +36875,7123 @@
           <x:t>CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
         <x:v>141.4570</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c s="9" t="n">
         <x:v>141.4570</x:v>
       </x:c>
       <x:c s="9" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c s="9" t="n">
         <x:v>141.4570</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>On-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nike Inc Class B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.2510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1057.5300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1057.5300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>164.0580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10007.5380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10007.5380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKWQ0P07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>244.1860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>244.1860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>244.1860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:30:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0139101593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Gold ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1099.4830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14293.2790</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14293.2790</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:30:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0019852802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) SMIM ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>310.3260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>620.6520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>620.6520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:30:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.3940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>391.9700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>391.9700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008232125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Deutsche Lufthansa AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.8030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1224.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1224.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ0KDQ92</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>111.6640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>334.9920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>334.9920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.6180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>618.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>618.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FI0009000681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nokia OYJ</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.9060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4316.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4316.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US75734B1008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Reddit Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.9650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.9650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.9650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>83.1230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>249.3690</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>249.3690</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US70614W1009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Peloton Interactive Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.7210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>483.7300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>483.7300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nike Inc Class B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.2790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.6740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.6740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012829898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Emmi AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>839.2980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1678.5960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1678.5960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:34:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Dogecoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.7100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:34:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5BMR087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>566.1210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1132.2420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1132.2420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>572.5670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>572.5670</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>572.5670</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLRB0242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.8280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.4840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.4840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.1950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>499.5550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>499.5550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B42NKQ00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.0920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>383.4960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>383.4960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0006089921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Private Equity Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.8800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3094.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3094.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0418792922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sika AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>131.6270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>394.8810</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>394.8810</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.9000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949724083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Strategy Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.0780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>900.7020</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>900.7020</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0079031078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174.7620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>524.2860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>524.2860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00053WDH64</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.8750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.8750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nike Inc Class B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.2790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>352.7900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>352.7900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0126531013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Albemarle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>138.9980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>972.9860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>972.9860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.6260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.7800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.7800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.5210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>707.6050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>707.6050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0008RX29L5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.4330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.1650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.1650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169360919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Accelleron Industries AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.4220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>223.2660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>223.2660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0249326488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.2610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.5220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.5220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.9930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7899.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7899.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nike Inc Class B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.2650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>352.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>352.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0950674175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.6830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>507.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>507.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.3790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1267.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1267.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:38:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.3260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>514.8900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>514.8900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:38:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.4980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.4700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.4700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:38:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0079031078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174.8370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>524.5110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>524.5110</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.1490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>507.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>507.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BP3QZ825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.6800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>536.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>536.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.5730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>821.7900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>821.7900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>397.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>397.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.0520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>395.2600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>395.2600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B42NKQ00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.1140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>404.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>404.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CNE100000296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BYD Co Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.6540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1171.9400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1171.9400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7475251036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>QUALCOMM Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.7810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2893.6490</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2893.6490</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.5190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7075.9500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7075.9500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.4980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>189.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>189.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.5260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.5260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENER6Y0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens Energy AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.3140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3953.1060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3953.1060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0019107025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>APG SGA AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.8790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1998.7900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1998.7900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0466642201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Helvetia Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>209.1470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2091.4700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2091.4700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0007980591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BP PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.3650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50.9200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50.9200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.5800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7170811035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Pfizer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.3310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>781.5850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>781.5850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431598916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Inficon Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>105.2680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8421.4400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8421.4400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.7630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.5260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.5260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:44:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Dogecoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.7400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:44:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.5030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50109.7950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50109.7950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000V93BNU0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.7100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.7100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.7100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1386220409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.8110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>286.8660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>286.8660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:46:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012335540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vontobel Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.3000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>277.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>277.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:46:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.0900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.0900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.0900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.5760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.1520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.1520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1XNHC34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.2080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>246.2400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>246.2400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0002178181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Stadler Rail AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.3800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>815.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>815.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949724083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Strategy Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.4680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.4680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.4680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:48:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SHA0100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schaeffler AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1999.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1999.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:48:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0231351067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.1940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>510.5820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>510.5820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:49:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US86800U3023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Super Micro Computer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.6560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.2800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.2800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:49:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US89677Q1076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TRIP.COM GROUP LTD-ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.3590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.7950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.7950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:49:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.4690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2093.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2093.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:49:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YYE6WK5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VanEck Defense UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.1070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.1070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.1070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:50:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.2860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>234.8580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>234.8580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:50:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422252754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>98.4600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>984600.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>984600.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:50:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENAG999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>E.ON SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.0860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.5160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.5160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025536027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Burckhardt Compression Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>487.0930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2435.4650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2435.4650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0011821202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ING Group N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21.2250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>212.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>212.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>164.6190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6749.3790</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6749.3790</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:52:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>855.3000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10263.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10263.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5184391044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Estee Lauder Companies Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.6510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1133.0200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1133.0200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.9630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16343.0420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16343.0420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0030170408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Geberit AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>528.6730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3172.0380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3172.0380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENER6Y0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens Energy AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.5720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2048.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2048.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0002Y8CX98</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.9810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.9810</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.9810</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.1950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.3650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.3650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B52MJY50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>186.1890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26066.4600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26066.4600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BHZRQZ17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Franklin FTSE India UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.4680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.4680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.4680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949181045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>296.6890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>296.6890</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>296.6890</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>570.8180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1141.6360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1141.6360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>959.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>959.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B8GF1M35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.4280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>852.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>852.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0007980591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BP PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.3650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.4600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.4600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.0790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>103.9500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>103.9500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:56:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.0790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>935.5500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>935.5500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:56:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.6620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.3240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.3240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:58:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0009002962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1369.9050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8219.4300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8219.4300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:58:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>164.6520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1646.5200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1646.5200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1912161007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Coca-Cola Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.8950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.6850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.6850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9936.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9936.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.6590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2004.8850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2004.8850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>571.1700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1142.3400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1142.3400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.1000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1429.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1429.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.3010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12230.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12230.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.9540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.7240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.7240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3RBWM25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.3750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>651.8750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>651.8750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YYE6WK5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VanEck Defense UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.0590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2186.3010</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2186.3010</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0009895292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AstraZeneca PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.9900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3239.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3239.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0000120073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Air Liquide S.A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.0060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14616.5220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14616.5220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0000120073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Air Liquide S.A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.0250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2184.3250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2184.3250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.8190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1618.1900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1618.1900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88160R1014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>280.9700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>280.9700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>280.9700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012214059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Holcim AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.0690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6841.0380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6841.0380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012255144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>THE SWATCH GROUP AG (N)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.7420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>464.6460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>464.6460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0048265513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TRANSOCEAN LTD NAM.-AKTIEN SF 0,10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.2550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5255.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5255.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.1260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>106.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>106.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00B63H8491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rolls-Royce Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.4220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>347.8160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>347.8160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0418792922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sika AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>132.0360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>396.1080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>396.1080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US86800U3023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Super Micro Computer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.6740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>106.0440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>106.0440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.1930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14596.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14596.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012138605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adecco Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.9900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.9800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.9800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU1829218749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.0620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>987.7980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>987.7980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US22788C1053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Crowdstrike Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>317.0210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>634.0420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>634.0420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.5190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2206.3300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2206.3300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0030170408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Geberit AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>529.6470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>529.6470</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>529.6470</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:06:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0118923876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.2820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>997.9480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>997.9480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:07:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.2010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3577.0350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3577.0350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:07:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>132.7170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>663.5850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>663.5850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YYE6WK5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VanEck Defense UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.1020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1122.0400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1122.0400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.0910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1662.3450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1662.3450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYVTMT69</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>383.5040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1150.5120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1150.5120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7561091049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Realty Income Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.4520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>692.3280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>692.3280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88160R1014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>280.8750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4494.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4494.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B53L3W79</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.8630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1009.3150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1009.3150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:09:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7475251036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>QUALCOMM Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.2470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3007.4100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3007.4100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:10:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US11135F1012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Broadcom Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.1910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.1910</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.1910</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:10:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30231G1022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Exxon Mobil Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>131.1230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>131.1230</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>131.1230</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US2786421030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>eBay Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.6130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>155.2260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>155.2260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENER6Y0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens Energy AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.7250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>964.0750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>964.0750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU1829218749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.0350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.0350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.0350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025536027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Burckhardt Compression Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>490.1610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1470.4830</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1470.4830</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nike Inc Class B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.2320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1479.7440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1479.7440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0567521085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAIDU INC - SPON ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.0140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>178.0280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>178.0280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.2910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>306.8730</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>306.8730</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:13:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BSJCQV56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.0520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4057.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4057.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:14:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126673539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DKSH Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.2880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.2880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.2880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07-04-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:14:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>132.9730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3989.1900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3989.1900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total volume</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n">
-        <x:v>73729</x:v>
+        <x:v>94411</x:v>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n">
-        <x:v>2073388.2050</x:v>
-[...5 lines deleted...]
-          <x:t>Today's transactions until 09:29:00</x:t>
+        <x:v>3403230.4270</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Today's transactions until 10:15:17</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>