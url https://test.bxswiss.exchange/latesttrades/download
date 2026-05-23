--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R248519a7d3d84ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46177dafbe8f4abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R72361d6757494f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R9662d853c5df4f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f417e6d7e64fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72361d6757494f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259905b13bf94155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9662d853c5df4f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -168,43830 +168,69 @@
           <x:t>Volume</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Amount</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Currency rate</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Amount in CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Transaction Type</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="1" t="inlineStr">
+        <x:is>
+          <x:t>Total volume</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="1" t="inlineStr">
+        <x:is>
+          <x:t>Total Turnover in CHF</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="6" t="n"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="0" t="inlineStr"/>
+      <x:c s="9" t="n"/>
+    </x:row>
+    <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07-04-2026</x:t>
-[...43795 lines deleted...]
-          <x:t>Today's transactions until 10:15:17</x:t>
+          <x:t>Today's transactions until 21:09:56</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>