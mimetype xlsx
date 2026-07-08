--- v2 (2026-05-23)
+++ v3 (2026-07-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46177dafbe8f4abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10723fe14814020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R9662d853c5df4f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Rf986f551417d4774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259905b13bf94155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9662d853c5df4f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da3b6b5792a434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf986f551417d4774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -205,32 +205,32 @@
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Today's transactions until 21:09:56</x:t>
+          <x:t>Today's transactions until 02:16:55</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>