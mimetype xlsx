--- v3 (2026-07-08)
+++ v4 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10723fe14814020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52322f958d4145f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Rf986f551417d4774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Rd550afcb9e5d43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da3b6b5792a434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf986f551417d4774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf287f668c1e94e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd550afcb9e5d43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -205,32 +205,32 @@
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Today's transactions until 02:16:55</x:t>
+          <x:t>Today's transactions until 06:28:52</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>